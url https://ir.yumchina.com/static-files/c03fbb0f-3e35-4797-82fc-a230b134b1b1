--- v4 (2026-08-22)
+++ v5 (2026-10-02)
@@ -1,91 +1,181 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30228"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="30326"/>
   <workbookPr checkCompatibility="1"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\lxl1872\Desktop\Florence\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://equiniti4-my.sharepoint.com/personal/juvy_teoxon_equiniti_com/Documents/Documents/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5ABE3BC-4538-44F5-A052-118A5F128B1A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="8_{97E69A8B-BB72-45F5-8E2D-006A4837E937}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" activeTab="1" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="-110" yWindow="-110" windowWidth="19420" windowHeight="11500" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Summary" sheetId="4" r:id="rId1"/>
     <sheet name="Daily 2026" sheetId="6" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="ID" localSheetId="1" hidden="1">"7d08d4fc-b7ee-41f8-afc4-fb566f28afc3"</definedName>
     <definedName name="ID" localSheetId="0" hidden="1">"4fb95cca-4aef-4d0c-8f2e-a85026e255a4"</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="I185" i="6" l="1"/>
+  <c r="J185" i="6"/>
+  <c r="I186" i="6"/>
+  <c r="J186" i="6"/>
+  <c r="I187" i="6"/>
+  <c r="J187" i="6"/>
+  <c r="I188" i="6"/>
+  <c r="J188" i="6"/>
+  <c r="I189" i="6"/>
+  <c r="J189" i="6"/>
+  <c r="G185" i="6"/>
+  <c r="G186" i="6"/>
+  <c r="G187" i="6"/>
+  <c r="G188" i="6"/>
+  <c r="G189" i="6"/>
+  <c r="I180" i="6" l="1"/>
+  <c r="J180" i="6"/>
+  <c r="I181" i="6"/>
+  <c r="J181" i="6"/>
+  <c r="I182" i="6"/>
+  <c r="J182" i="6"/>
+  <c r="I183" i="6"/>
+  <c r="J183" i="6"/>
+  <c r="I184" i="6"/>
+  <c r="J184" i="6"/>
+  <c r="G180" i="6"/>
+  <c r="G181" i="6"/>
+  <c r="G182" i="6"/>
+  <c r="G183" i="6"/>
+  <c r="G184" i="6"/>
+  <c r="I175" i="6" l="1"/>
+  <c r="J175" i="6"/>
+  <c r="I176" i="6"/>
+  <c r="J176" i="6"/>
+  <c r="I177" i="6"/>
+  <c r="J177" i="6"/>
+  <c r="I178" i="6"/>
+  <c r="J178" i="6"/>
+  <c r="I179" i="6"/>
+  <c r="J179" i="6"/>
+  <c r="G175" i="6"/>
+  <c r="G176" i="6"/>
+  <c r="G177" i="6"/>
+  <c r="G178" i="6"/>
+  <c r="G179" i="6"/>
+  <c r="I170" i="6"/>
+  <c r="J170" i="6"/>
+  <c r="I171" i="6"/>
+  <c r="J171" i="6"/>
+  <c r="I172" i="6"/>
+  <c r="J172" i="6"/>
+  <c r="I173" i="6"/>
+  <c r="J173" i="6"/>
+  <c r="I174" i="6"/>
+  <c r="J174" i="6"/>
+  <c r="G170" i="6"/>
+  <c r="G171" i="6"/>
+  <c r="G172" i="6"/>
+  <c r="G173" i="6"/>
+  <c r="G174" i="6"/>
+  <c r="I165" i="6" l="1"/>
+  <c r="J165" i="6"/>
+  <c r="I166" i="6"/>
+  <c r="J166" i="6"/>
+  <c r="I167" i="6"/>
+  <c r="J167" i="6"/>
+  <c r="I168" i="6"/>
+  <c r="J168" i="6"/>
+  <c r="I169" i="6"/>
+  <c r="J169" i="6"/>
+  <c r="G165" i="6"/>
+  <c r="G166" i="6"/>
+  <c r="G167" i="6"/>
+  <c r="G168" i="6"/>
+  <c r="G169" i="6"/>
+  <c r="I160" i="6" l="1"/>
+  <c r="J160" i="6"/>
+  <c r="I161" i="6"/>
+  <c r="J161" i="6"/>
+  <c r="I162" i="6"/>
+  <c r="J162" i="6"/>
+  <c r="I163" i="6"/>
+  <c r="J163" i="6"/>
+  <c r="I164" i="6"/>
+  <c r="J164" i="6"/>
+  <c r="G160" i="6"/>
+  <c r="G161" i="6"/>
+  <c r="G162" i="6"/>
+  <c r="G163" i="6"/>
+  <c r="G164" i="6"/>
   <c r="I155" i="6" l="1"/>
   <c r="J155" i="6"/>
   <c r="I156" i="6"/>
   <c r="J156" i="6"/>
   <c r="I157" i="6"/>
   <c r="J157" i="6"/>
   <c r="I158" i="6"/>
   <c r="J158" i="6"/>
   <c r="I159" i="6"/>
   <c r="J159" i="6"/>
   <c r="G155" i="6"/>
   <c r="G156" i="6"/>
   <c r="G157" i="6"/>
   <c r="G158" i="6"/>
   <c r="G159" i="6"/>
   <c r="I151" i="6"/>
   <c r="J151" i="6"/>
   <c r="I152" i="6"/>
   <c r="J152" i="6"/>
   <c r="I153" i="6"/>
   <c r="J153" i="6"/>
   <c r="I154" i="6"/>
   <c r="J154" i="6"/>
   <c r="G150" i="6"/>
   <c r="G151" i="6"/>
@@ -602,51 +692,51 @@
   <si>
     <t>Total Cost (HK$)</t>
   </si>
   <si>
     <t>Total Cost (US$)</t>
   </si>
   <si>
     <t>Share Repurchase - Daily Activity</t>
   </si>
   <si>
     <t>Total Cost (US$)</t>
     <phoneticPr fontId="22" type="noConversion"/>
   </si>
   <si>
     <t>2026 YTD</t>
   </si>
   <si>
     <t>Note: 2026 Total Costs assumed US$ to HK$ at 7.7968</t>
     <phoneticPr fontId="22" type="noConversion"/>
   </si>
   <si>
     <t>Assumption: US$ to HK$ at 7.7968</t>
     <phoneticPr fontId="22" type="noConversion"/>
   </si>
   <si>
-    <t>2026 Year-to-date (as of Augl.14)</t>
+    <t>2026 Year-to-date (as of Sep.25)</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="20">
     <numFmt numFmtId="8" formatCode="&quot;$&quot;#,##0.00_);[Red]\(&quot;$&quot;#,##0.00\)"/>
     <numFmt numFmtId="44" formatCode="_(&quot;$&quot;* #,##0.00_);_(&quot;$&quot;* \(#,##0.00\);_(&quot;$&quot;* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="43" formatCode="_(* #,##0.00_);_(* \(#,##0.00\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="164" formatCode="_ &quot;¥&quot;* #,##0.00_ ;_ &quot;¥&quot;* \-#,##0.00_ ;_ &quot;¥&quot;* &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="165" formatCode="_ * #,##0.00_ ;_ * \-#,##0.00_ ;_ * &quot;-&quot;??_ ;_ @_ "/>
     <numFmt numFmtId="166" formatCode="mm/dd/yy_)"/>
     <numFmt numFmtId="167" formatCode="[$-409]d\-mmm\-yyyy;@"/>
     <numFmt numFmtId="168" formatCode="_(* #,##0_);_(* \(#,##0\);_(* &quot;-&quot;??_);_(@_)"/>
     <numFmt numFmtId="169" formatCode="&quot;$&quot;#,##0_);&quot;$&quot;\(#,##0\)"/>
     <numFmt numFmtId="170" formatCode="0.0"/>
     <numFmt numFmtId="171" formatCode="#,##0.0_);\(#,##0.0\)"/>
     <numFmt numFmtId="172" formatCode="[$-409]dd\-mmm\-yy;@"/>
     <numFmt numFmtId="173" formatCode="0.0_)\%;\(0.0\)\%;0.0_)\%;@_)_%"/>
     <numFmt numFmtId="174" formatCode="#,##0.0_)_%;\(#,##0.0\)_%;0.0_)_%;@_)_%"/>
     <numFmt numFmtId="175" formatCode="#,##0.0_);\(#,##0.0\);#,##0.0_);@_)"/>
     <numFmt numFmtId="176" formatCode="&quot;¥&quot;_(#,##0.00_);&quot;¥&quot;\(#,##0.00\);&quot;¥&quot;_(0.00_);@_)"/>
     <numFmt numFmtId="177" formatCode="#,##0.00_);\(#,##0.00\);0.00_);@_)"/>
     <numFmt numFmtId="178" formatCode="\€_(#,##0.00_);\€\(#,##0.00\);\€_(0.00_);@_)"/>
@@ -3262,92 +3352,92 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:C18"/>
   <sheetViews>
-    <sheetView zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
-      <selection activeCell="A6" sqref="A6"/>
+    <sheetView tabSelected="1" zoomScale="115" zoomScaleNormal="115" workbookViewId="0">
+      <selection activeCell="G12" sqref="G12"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
-    <col min="1" max="1" width="28.85546875" customWidth="1"/>
+    <col min="1" max="1" width="28.81640625" customWidth="1"/>
     <col min="2" max="3" width="18" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" ht="18">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:3">
+    <row r="2" spans="1:3" ht="13">
       <c r="A2" s="2" t="s">
         <v>7</v>
       </c>
     </row>
-    <row r="4" spans="1:3" ht="22.5">
+    <row r="4" spans="1:3" ht="21">
       <c r="A4" s="18" t="s">
         <v>3</v>
       </c>
       <c r="B4" s="18" t="s">
         <v>4</v>
       </c>
       <c r="C4" s="18" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="5" spans="1:3">
       <c r="A5" s="21" t="s">
         <v>19</v>
       </c>
       <c r="B5" s="22">
         <f>'Daily 2026'!I7/1000000</f>
-        <v>13.469291</v>
+        <v>16.227073000000001</v>
       </c>
       <c r="C5" s="17">
         <f>'Daily 2026'!J7/1000000</f>
-        <v>642.64402344708333</v>
+        <v>764.24255118668827</v>
       </c>
     </row>
     <row r="6" spans="1:3">
       <c r="A6" s="26">
         <v>2025</v>
       </c>
       <c r="B6" s="27">
         <v>24.7</v>
       </c>
       <c r="C6" s="12">
         <v>1137</v>
       </c>
     </row>
     <row r="7" spans="1:3">
       <c r="A7" s="19">
         <v>2024</v>
       </c>
       <c r="B7" s="20">
         <v>31.313264</v>
       </c>
       <c r="C7" s="12">
         <v>1241.9506543903053</v>
       </c>
     </row>
     <row r="8" spans="1:3">
@@ -3405,209 +3495,209 @@
         <v>261</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="9" t="s">
         <v>5</v>
       </c>
       <c r="B13" s="11">
         <v>9</v>
       </c>
       <c r="C13" s="12">
         <v>312</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="9">
         <v>2017</v>
       </c>
       <c r="B14" s="11">
         <v>3.4</v>
       </c>
       <c r="C14" s="12">
         <v>128</v>
       </c>
     </row>
-    <row r="15" spans="1:3" ht="13.5" thickBot="1">
+    <row r="15" spans="1:3" ht="13" thickBot="1">
       <c r="A15" s="10" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="14">
         <f>SUM(B5:B14)</f>
-        <v>112.48255500000002</v>
+        <v>115.24033700000001</v>
       </c>
       <c r="C15" s="13">
         <f>SUM(C5:C14)</f>
-        <v>4887.5946778373891</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" ht="13.5" thickTop="1">
+        <v>5009.1932055769939</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3" ht="13" thickTop="1">
       <c r="A16" s="6"/>
       <c r="B16" s="6"/>
       <c r="C16" s="6"/>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="6"/>
       <c r="B17" s="6"/>
       <c r="C17" s="6"/>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="15" t="s">
         <v>17</v>
       </c>
       <c r="B18" s="6"/>
       <c r="C18" s="6"/>
     </row>
   </sheetData>
   <phoneticPr fontId="22" type="noConversion"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" verticalDpi="300" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:O263"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
-[...1 lines deleted...]
-      <selection pane="bottomLeft" activeCell="I154" sqref="I154:J159"/>
+    <sheetView zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="100" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A172" activePane="bottomLeft" state="frozen"/>
+      <selection pane="bottomLeft" activeCell="N190" sqref="N190"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="12.75"/>
+  <sheetFormatPr defaultRowHeight="12.5"/>
   <cols>
     <col min="1" max="1" width="11" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="11.28515625" customWidth="1"/>
-    <col min="3" max="3" width="12.140625" customWidth="1"/>
+    <col min="2" max="2" width="11.26953125" customWidth="1"/>
+    <col min="3" max="3" width="12.1796875" customWidth="1"/>
     <col min="4" max="4" width="1" customWidth="1"/>
-    <col min="5" max="5" width="11.28515625" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="11.28515625" customWidth="1"/>
+    <col min="5" max="5" width="11.26953125" customWidth="1"/>
+    <col min="6" max="6" width="14.7265625" customWidth="1"/>
+    <col min="7" max="7" width="11.26953125" customWidth="1"/>
     <col min="8" max="8" width="1" customWidth="1"/>
-    <col min="9" max="9" width="11.28515625" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="15" max="15" width="15.85546875" customWidth="1"/>
+    <col min="9" max="9" width="11.26953125" customWidth="1"/>
+    <col min="10" max="10" width="12.81640625" customWidth="1"/>
+    <col min="12" max="12" width="13.54296875" bestFit="1" customWidth="1"/>
+    <col min="15" max="15" width="15.81640625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10" ht="18">
       <c r="A1" s="3" t="s">
         <v>0</v>
       </c>
     </row>
-    <row r="2" spans="1:10">
+    <row r="2" spans="1:10" ht="13">
       <c r="A2" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="3" spans="1:10">
       <c r="A3" s="15" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="4" spans="1:10">
       <c r="A4" s="4"/>
     </row>
     <row r="5" spans="1:10">
       <c r="A5" s="4"/>
       <c r="B5" s="28" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="28"/>
       <c r="E5" s="29" t="s">
         <v>10</v>
       </c>
       <c r="F5" s="29"/>
       <c r="G5" s="29"/>
       <c r="I5" s="29" t="s">
         <v>11</v>
       </c>
       <c r="J5" s="29"/>
     </row>
-    <row r="6" spans="1:10" ht="22.5">
+    <row r="6" spans="1:10" ht="21">
       <c r="A6" s="1" t="s">
         <v>1</v>
       </c>
       <c r="B6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="C6" s="1" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="1" t="s">
         <v>12</v>
       </c>
       <c r="G6" s="1" t="s">
         <v>15</v>
       </c>
       <c r="I6" s="1" t="s">
         <v>2</v>
       </c>
       <c r="J6" s="1" t="s">
         <v>13</v>
       </c>
     </row>
-    <row r="7" spans="1:10" ht="13.5" thickBot="1">
+    <row r="7" spans="1:10" ht="13" thickBot="1">
       <c r="A7" s="7" t="s">
         <v>16</v>
       </c>
       <c r="B7" s="8">
         <f>SUM(B8:B498)</f>
-        <v>10236141</v>
+        <v>12291323</v>
       </c>
       <c r="C7" s="8">
         <f>SUM(C8:C498)</f>
-        <v>488105207.63750011</v>
+        <v>578494090.22140026</v>
       </c>
       <c r="E7" s="8">
         <f>SUM(E8:E498)</f>
-        <v>3300150</v>
+        <v>4002750</v>
       </c>
       <c r="F7" s="8">
         <f>SUM(F8:F498)</f>
-        <v>1226260175.8799996</v>
+        <v>1469595537.23</v>
       </c>
       <c r="G7" s="8">
         <f>SUM(G8:G498)</f>
-        <v>157277367.10958329</v>
+        <v>188487012.26528814</v>
       </c>
       <c r="I7" s="8">
         <f>SUM(I8:I498)</f>
-        <v>13469291</v>
+        <v>16227073</v>
       </c>
       <c r="J7" s="8">
         <f>SUM(J8:J498)</f>
-        <v>642644023.44708335</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:10" ht="13.5" thickTop="1">
+        <v>764242551.1866883</v>
+      </c>
+    </row>
+    <row r="8" spans="1:10" ht="13" thickTop="1">
       <c r="A8" s="24">
         <v>46034</v>
       </c>
       <c r="B8" s="16">
         <v>61337</v>
       </c>
       <c r="C8" s="16">
         <v>2999986.5362999998</v>
       </c>
       <c r="E8" s="16">
         <v>20550</v>
       </c>
       <c r="F8" s="16">
         <v>7719288.9800000004</v>
       </c>
       <c r="G8" s="16">
         <f t="shared" ref="G8:G39" si="0">F8/7.7968</f>
         <v>990058.61122511805</v>
       </c>
       <c r="I8" s="16">
         <f t="shared" ref="I8:I39" si="1">B8+E8</f>
         <v>81887</v>
       </c>
       <c r="J8" s="16">
         <f t="shared" ref="J8:J39" si="2">C8+G8</f>
@@ -7316,51 +7406,51 @@
         <f t="shared" ref="I135:I139" si="29">B135+E135</f>
         <v>97593</v>
       </c>
       <c r="J135" s="16">
         <f t="shared" ref="J135:J139" si="30">C135+G135</f>
         <v>4306166.9645872563</v>
       </c>
     </row>
     <row r="136" spans="1:10">
       <c r="A136" s="24">
         <v>46217</v>
       </c>
       <c r="B136" s="16">
         <v>75878</v>
       </c>
       <c r="C136" s="16">
         <v>3299987.3345999997</v>
       </c>
       <c r="E136" s="16">
         <v>22550</v>
       </c>
       <c r="F136" s="16">
         <v>7852140.0099999998</v>
       </c>
       <c r="G136" s="16">
-        <f t="shared" ref="G136:G159" si="31">F136/7.7968</f>
+        <f t="shared" ref="G136:G189" si="31">F136/7.7968</f>
         <v>1007097.7849887132</v>
       </c>
       <c r="I136" s="16">
         <f t="shared" si="29"/>
         <v>98428</v>
       </c>
       <c r="J136" s="16">
         <f t="shared" si="30"/>
         <v>4307085.1195887132</v>
       </c>
     </row>
     <row r="137" spans="1:10">
       <c r="A137" s="24">
         <v>46218</v>
       </c>
       <c r="B137" s="16">
         <v>75296</v>
       </c>
       <c r="C137" s="16">
         <v>3280187.4143999997</v>
       </c>
       <c r="E137" s="16">
         <v>23000</v>
       </c>
       <c r="F137" s="16">
@@ -7996,360 +8086,930 @@
         <v>56926</v>
       </c>
       <c r="C159" s="16">
         <v>2700045.72</v>
       </c>
       <c r="E159" s="16">
         <v>22900</v>
       </c>
       <c r="F159" s="16">
         <v>8503560.0500000007</v>
       </c>
       <c r="G159" s="16">
         <f t="shared" si="31"/>
         <v>1090647.4515185717</v>
       </c>
       <c r="I159" s="16">
         <f t="shared" si="38"/>
         <v>79826</v>
       </c>
       <c r="J159" s="16">
         <f t="shared" si="39"/>
         <v>3790693.1715185717</v>
       </c>
     </row>
     <row r="160" spans="1:10">
-      <c r="A160" s="5"/>
-[...6 lines deleted...]
-      <c r="J160" s="16"/>
+      <c r="A160" s="24">
+        <v>46251</v>
+      </c>
+      <c r="B160" s="16">
+        <v>57257</v>
+      </c>
+      <c r="C160" s="16">
+        <v>2700016.8177</v>
+      </c>
+      <c r="E160" s="16">
+        <v>22850</v>
+      </c>
+      <c r="F160" s="16">
+        <v>8513329.6099999994</v>
+      </c>
+      <c r="G160" s="16">
+        <f t="shared" si="31"/>
+        <v>1091900.4732710854</v>
+      </c>
+      <c r="I160" s="16">
+        <f t="shared" ref="I160:I164" si="40">B160+E160</f>
+        <v>80107</v>
+      </c>
+      <c r="J160" s="16">
+        <f t="shared" ref="J160:J164" si="41">C160+G160</f>
+        <v>3791917.2909710854</v>
+      </c>
     </row>
     <row r="161" spans="1:10">
-      <c r="A161" s="5"/>
-[...6 lines deleted...]
-      <c r="J161" s="16"/>
+      <c r="A161" s="24">
+        <v>46252</v>
+      </c>
+      <c r="B161" s="16">
+        <v>70188</v>
+      </c>
+      <c r="C161" s="16">
+        <v>3299987.0831999998</v>
+      </c>
+      <c r="E161" s="16">
+        <v>23050</v>
+      </c>
+      <c r="F161" s="16">
+        <v>8505639.0099999998</v>
+      </c>
+      <c r="G161" s="16">
+        <f t="shared" si="31"/>
+        <v>1090914.0942437924</v>
+      </c>
+      <c r="I161" s="16">
+        <f t="shared" si="40"/>
+        <v>93238</v>
+      </c>
+      <c r="J161" s="16">
+        <f t="shared" si="41"/>
+        <v>4390901.1774437921</v>
+      </c>
     </row>
     <row r="162" spans="1:10">
-      <c r="A162" s="5"/>
-[...6 lines deleted...]
-      <c r="J162" s="16"/>
+      <c r="A162" s="24">
+        <v>46253</v>
+      </c>
+      <c r="B162" s="16">
+        <v>69285</v>
+      </c>
+      <c r="C162" s="16">
+        <v>3299919.8369999998</v>
+      </c>
+      <c r="E162" s="16">
+        <v>23050</v>
+      </c>
+      <c r="F162" s="16">
+        <v>8505830.3249999993</v>
+      </c>
+      <c r="G162" s="16">
+        <f t="shared" si="31"/>
+        <v>1090938.6318746151</v>
+      </c>
+      <c r="I162" s="16">
+        <f t="shared" si="40"/>
+        <v>92335</v>
+      </c>
+      <c r="J162" s="16">
+        <f t="shared" si="41"/>
+        <v>4390858.4688746147</v>
+      </c>
     </row>
     <row r="163" spans="1:10">
-      <c r="A163" s="5"/>
-[...6 lines deleted...]
-      <c r="J163" s="16"/>
+      <c r="A163" s="24">
+        <v>46254</v>
+      </c>
+      <c r="B163" s="16">
+        <v>61959</v>
+      </c>
+      <c r="C163" s="16">
+        <v>2999974.2333</v>
+      </c>
+      <c r="E163" s="16">
+        <v>22600</v>
+      </c>
+      <c r="F163" s="16">
+        <v>8515148.9000000004</v>
+      </c>
+      <c r="G163" s="16">
+        <f t="shared" si="31"/>
+        <v>1092133.811307203</v>
+      </c>
+      <c r="I163" s="16">
+        <f t="shared" si="40"/>
+        <v>84559</v>
+      </c>
+      <c r="J163" s="16">
+        <f t="shared" si="41"/>
+        <v>4092108.044607203</v>
+      </c>
     </row>
     <row r="164" spans="1:10">
-      <c r="A164" s="5"/>
-[...6 lines deleted...]
-      <c r="J164" s="16"/>
+      <c r="A164" s="24">
+        <v>46255</v>
+      </c>
+      <c r="B164" s="16">
+        <v>66648</v>
+      </c>
+      <c r="C164" s="16">
+        <v>3299949.0888</v>
+      </c>
+      <c r="E164" s="16">
+        <v>22050</v>
+      </c>
+      <c r="F164" s="16">
+        <v>8518170.7799999993</v>
+      </c>
+      <c r="G164" s="16">
+        <f t="shared" si="31"/>
+        <v>1092521.3908270057</v>
+      </c>
+      <c r="I164" s="16">
+        <f t="shared" si="40"/>
+        <v>88698</v>
+      </c>
+      <c r="J164" s="16">
+        <f t="shared" si="41"/>
+        <v>4392470.4796270058</v>
+      </c>
     </row>
     <row r="165" spans="1:10">
-      <c r="A165" s="5"/>
-[...6 lines deleted...]
-      <c r="J165" s="16"/>
+      <c r="A165" s="24">
+        <v>46258</v>
+      </c>
+      <c r="B165" s="16">
+        <v>56066</v>
+      </c>
+      <c r="C165" s="16">
+        <v>2700037.6412</v>
+      </c>
+      <c r="E165" s="16">
+        <v>22400</v>
+      </c>
+      <c r="F165" s="16">
+        <v>8498141.1199999992</v>
+      </c>
+      <c r="G165" s="16">
+        <f t="shared" si="31"/>
+        <v>1089952.4317668786</v>
+      </c>
+      <c r="I165" s="16">
+        <f t="shared" ref="I165:I169" si="42">B165+E165</f>
+        <v>78466</v>
+      </c>
+      <c r="J165" s="16">
+        <f t="shared" ref="J165:J169" si="43">C165+G165</f>
+        <v>3789990.0729668783</v>
+      </c>
     </row>
     <row r="166" spans="1:10">
-      <c r="A166" s="5"/>
-[...6 lines deleted...]
-      <c r="J166" s="16"/>
+      <c r="A166" s="24">
+        <v>46259</v>
+      </c>
+      <c r="B166" s="16">
+        <v>56064</v>
+      </c>
+      <c r="C166" s="16">
+        <v>2700014.2080000001</v>
+      </c>
+      <c r="E166" s="16">
+        <v>22700</v>
+      </c>
+      <c r="F166" s="16">
+        <v>8516270.4700000007</v>
+      </c>
+      <c r="G166" s="16">
+        <f t="shared" si="31"/>
+        <v>1092277.6613482456</v>
+      </c>
+      <c r="I166" s="16">
+        <f t="shared" si="42"/>
+        <v>78764</v>
+      </c>
+      <c r="J166" s="16">
+        <f t="shared" si="43"/>
+        <v>3792291.8693482457</v>
+      </c>
     </row>
     <row r="167" spans="1:10">
-      <c r="A167" s="5"/>
-[...6 lines deleted...]
-      <c r="J167" s="16"/>
+      <c r="A167" s="24">
+        <v>46260</v>
+      </c>
+      <c r="B167" s="16">
+        <v>69506</v>
+      </c>
+      <c r="C167" s="16">
+        <v>3299991.9668000001</v>
+      </c>
+      <c r="E167" s="16">
+        <v>22750</v>
+      </c>
+      <c r="F167" s="16">
+        <v>8494329.0250000004</v>
+      </c>
+      <c r="G167" s="16">
+        <f t="shared" si="31"/>
+        <v>1089463.5010517135</v>
+      </c>
+      <c r="I167" s="16">
+        <f t="shared" si="42"/>
+        <v>92256</v>
+      </c>
+      <c r="J167" s="16">
+        <f t="shared" si="43"/>
+        <v>4389455.4678517133</v>
+      </c>
     </row>
     <row r="168" spans="1:10">
-      <c r="A168" s="5"/>
-[...6 lines deleted...]
-      <c r="J168" s="16"/>
+      <c r="A168" s="24">
+        <v>46261</v>
+      </c>
+      <c r="B168" s="16">
+        <v>73395</v>
+      </c>
+      <c r="C168" s="16">
+        <v>3299971.3109999998</v>
+      </c>
+      <c r="E168" s="16">
+        <v>23550</v>
+      </c>
+      <c r="F168" s="16">
+        <v>8500179.3900000006</v>
+      </c>
+      <c r="G168" s="16">
+        <f t="shared" si="31"/>
+        <v>1090213.8556843833</v>
+      </c>
+      <c r="I168" s="16">
+        <f t="shared" si="42"/>
+        <v>96945</v>
+      </c>
+      <c r="J168" s="16">
+        <f t="shared" si="43"/>
+        <v>4390185.1666843835</v>
+      </c>
     </row>
     <row r="169" spans="1:10">
-      <c r="A169" s="5"/>
-[...6 lines deleted...]
-      <c r="J169" s="16"/>
+      <c r="A169" s="24">
+        <v>46262</v>
+      </c>
+      <c r="B169" s="16">
+        <v>72442</v>
+      </c>
+      <c r="C169" s="16">
+        <v>3264149.5896000001</v>
+      </c>
+      <c r="E169" s="16">
+        <v>24100</v>
+      </c>
+      <c r="F169" s="16">
+        <v>8486251.0600000005</v>
+      </c>
+      <c r="G169" s="16">
+        <f t="shared" si="31"/>
+        <v>1088427.4394623435</v>
+      </c>
+      <c r="I169" s="16">
+        <f t="shared" si="42"/>
+        <v>96542</v>
+      </c>
+      <c r="J169" s="16">
+        <f t="shared" si="43"/>
+        <v>4352577.0290623438</v>
+      </c>
     </row>
     <row r="170" spans="1:10">
-      <c r="A170" s="5"/>
-[...6 lines deleted...]
-      <c r="J170" s="16"/>
+      <c r="A170" s="24">
+        <v>46265</v>
+      </c>
+      <c r="B170" s="16">
+        <v>73705</v>
+      </c>
+      <c r="C170" s="16">
+        <v>3299964.483</v>
+      </c>
+      <c r="E170" s="16">
+        <v>24200</v>
+      </c>
+      <c r="F170" s="16">
+        <v>8493941.0600000005</v>
+      </c>
+      <c r="G170" s="16">
+        <f t="shared" si="31"/>
+        <v>1089413.7415349889</v>
+      </c>
+      <c r="I170" s="16">
+        <f t="shared" ref="I170:I174" si="44">B170+E170</f>
+        <v>97905</v>
+      </c>
+      <c r="J170" s="16">
+        <f t="shared" ref="J170:J174" si="45">C170+G170</f>
+        <v>4389378.2245349884</v>
+      </c>
     </row>
     <row r="171" spans="1:10">
-      <c r="A171" s="5"/>
-[...6 lines deleted...]
-      <c r="J171" s="16"/>
+      <c r="A171" s="24">
+        <v>46266</v>
+      </c>
+      <c r="B171" s="16">
+        <v>60195</v>
+      </c>
+      <c r="C171" s="16">
+        <v>2700046.7249999996</v>
+      </c>
+      <c r="E171" s="16">
+        <v>24200</v>
+      </c>
+      <c r="F171" s="16">
+        <v>8488319.4000000004</v>
+      </c>
+      <c r="G171" s="16">
+        <f t="shared" si="31"/>
+        <v>1088692.7200902936</v>
+      </c>
+      <c r="I171" s="16">
+        <f t="shared" si="44"/>
+        <v>84395</v>
+      </c>
+      <c r="J171" s="16">
+        <f t="shared" si="45"/>
+        <v>3788739.445090293</v>
+      </c>
     </row>
     <row r="172" spans="1:10">
-      <c r="A172" s="5"/>
-[...6 lines deleted...]
-      <c r="J172" s="16"/>
+      <c r="A172" s="24">
+        <v>46267</v>
+      </c>
+      <c r="B172" s="16">
+        <v>72978</v>
+      </c>
+      <c r="C172" s="16">
+        <v>3299955.693</v>
+      </c>
+      <c r="E172" s="16">
+        <v>22400</v>
+      </c>
+      <c r="F172" s="16">
+        <v>7862919.6799999997</v>
+      </c>
+      <c r="G172" s="16">
+        <f t="shared" si="31"/>
+        <v>1008480.3611738149</v>
+      </c>
+      <c r="I172" s="16">
+        <f t="shared" si="44"/>
+        <v>95378</v>
+      </c>
+      <c r="J172" s="16">
+        <f t="shared" si="45"/>
+        <v>4308436.0541738151</v>
+      </c>
     </row>
     <row r="173" spans="1:10">
-      <c r="A173" s="5"/>
-[...6 lines deleted...]
-      <c r="J173" s="16"/>
+      <c r="A173" s="24">
+        <v>46268</v>
+      </c>
+      <c r="B173" s="16">
+        <v>61799</v>
+      </c>
+      <c r="C173" s="16">
+        <v>2700023.0296</v>
+      </c>
+      <c r="E173" s="16">
+        <v>22500</v>
+      </c>
+      <c r="F173" s="16">
+        <v>7835670</v>
+      </c>
+      <c r="G173" s="16">
+        <f t="shared" si="31"/>
+        <v>1004985.3786168684</v>
+      </c>
+      <c r="I173" s="16">
+        <f t="shared" si="44"/>
+        <v>84299</v>
+      </c>
+      <c r="J173" s="16">
+        <f t="shared" si="45"/>
+        <v>3705008.4082168685</v>
+      </c>
     </row>
     <row r="174" spans="1:10">
-      <c r="A174" s="5"/>
-[...6 lines deleted...]
-      <c r="J174" s="16"/>
+      <c r="A174" s="24">
+        <v>46269</v>
+      </c>
+      <c r="B174" s="16">
+        <v>75450</v>
+      </c>
+      <c r="C174" s="16">
+        <v>3299964.1949999998</v>
+      </c>
+      <c r="E174" s="16">
+        <v>22650</v>
+      </c>
+      <c r="F174" s="16">
+        <v>7841939.625</v>
+      </c>
+      <c r="G174" s="16">
+        <f t="shared" si="31"/>
+        <v>1005789.5065924482</v>
+      </c>
+      <c r="I174" s="16">
+        <f t="shared" si="44"/>
+        <v>98100</v>
+      </c>
+      <c r="J174" s="16">
+        <f t="shared" si="45"/>
+        <v>4305753.7015924482</v>
+      </c>
     </row>
     <row r="175" spans="1:10">
-      <c r="A175" s="5"/>
-[...6 lines deleted...]
-      <c r="J175" s="16"/>
+      <c r="A175" s="24">
+        <v>46272</v>
+      </c>
+      <c r="B175" s="16">
+        <v>0</v>
+      </c>
+      <c r="C175" s="16">
+        <v>0</v>
+      </c>
+      <c r="E175" s="16">
+        <v>23050</v>
+      </c>
+      <c r="F175" s="16">
+        <v>7853480.75</v>
+      </c>
+      <c r="G175" s="16">
+        <f t="shared" si="31"/>
+        <v>1007269.7452801149</v>
+      </c>
+      <c r="I175" s="16">
+        <f t="shared" ref="I175:I179" si="46">B175+E175</f>
+        <v>23050</v>
+      </c>
+      <c r="J175" s="16">
+        <f t="shared" ref="J175:J179" si="47">C175+G175</f>
+        <v>1007269.7452801149</v>
+      </c>
     </row>
     <row r="176" spans="1:10">
-      <c r="A176" s="5"/>
-[...6 lines deleted...]
-      <c r="J176" s="16"/>
+      <c r="A176" s="24">
+        <v>46273</v>
+      </c>
+      <c r="B176" s="16">
+        <v>75717</v>
+      </c>
+      <c r="C176" s="16">
+        <v>3299981.58</v>
+      </c>
+      <c r="E176" s="16">
+        <v>22950</v>
+      </c>
+      <c r="F176" s="16">
+        <v>7860549.4199999999</v>
+      </c>
+      <c r="G176" s="16">
+        <f t="shared" si="31"/>
+        <v>1008176.3569669608</v>
+      </c>
+      <c r="I176" s="16">
+        <f t="shared" si="46"/>
+        <v>98667</v>
+      </c>
+      <c r="J176" s="16">
+        <f t="shared" si="47"/>
+        <v>4308157.9369669612</v>
+      </c>
     </row>
     <row r="177" spans="1:15">
-      <c r="A177" s="5"/>
-[...6 lines deleted...]
-      <c r="J177" s="16"/>
+      <c r="A177" s="24">
+        <v>46274</v>
+      </c>
+      <c r="B177" s="16">
+        <v>77490</v>
+      </c>
+      <c r="C177" s="16">
+        <v>3299981.39</v>
+      </c>
+      <c r="E177" s="16">
+        <v>23150</v>
+      </c>
+      <c r="F177" s="16">
+        <v>7845940.125</v>
+      </c>
+      <c r="G177" s="16">
+        <f t="shared" si="31"/>
+        <v>1006302.6017083932</v>
+      </c>
+      <c r="I177" s="16">
+        <f t="shared" si="46"/>
+        <v>100640</v>
+      </c>
+      <c r="J177" s="16">
+        <f t="shared" si="47"/>
+        <v>4306283.9917083932</v>
+      </c>
     </row>
     <row r="178" spans="1:15">
-      <c r="A178" s="5"/>
-[...6 lines deleted...]
-      <c r="J178" s="16"/>
+      <c r="A178" s="24">
+        <v>46275</v>
+      </c>
+      <c r="B178" s="16">
+        <v>77904</v>
+      </c>
+      <c r="C178" s="16">
+        <v>3299958.91</v>
+      </c>
+      <c r="E178" s="16">
+        <v>23700</v>
+      </c>
+      <c r="F178" s="16">
+        <v>7852549.4400000004</v>
+      </c>
+      <c r="G178" s="16">
+        <f t="shared" si="31"/>
+        <v>1007150.2975579725</v>
+      </c>
+      <c r="I178" s="16">
+        <f t="shared" si="46"/>
+        <v>101604</v>
+      </c>
+      <c r="J178" s="16">
+        <f t="shared" si="47"/>
+        <v>4307109.2075579725</v>
+      </c>
     </row>
     <row r="179" spans="1:15">
-      <c r="A179" s="5"/>
-[...6 lines deleted...]
-      <c r="J179" s="16"/>
+      <c r="A179" s="24">
+        <v>46276</v>
+      </c>
+      <c r="B179" s="16">
+        <v>77638</v>
+      </c>
+      <c r="C179" s="16">
+        <v>3299995.43</v>
+      </c>
+      <c r="E179" s="16">
+        <v>23400</v>
+      </c>
+      <c r="F179" s="16">
+        <v>7849670.4000000004</v>
+      </c>
+      <c r="G179" s="16">
+        <f t="shared" si="31"/>
+        <v>1006781.0383747178</v>
+      </c>
+      <c r="I179" s="16">
+        <f t="shared" si="46"/>
+        <v>101038</v>
+      </c>
+      <c r="J179" s="16">
+        <f t="shared" si="47"/>
+        <v>4306776.468374718</v>
+      </c>
     </row>
     <row r="180" spans="1:15">
-      <c r="A180" s="5"/>
-[...6 lines deleted...]
-      <c r="J180" s="16"/>
+      <c r="A180" s="24">
+        <v>46279</v>
+      </c>
+      <c r="B180" s="16">
+        <v>63250</v>
+      </c>
+      <c r="C180" s="16">
+        <v>2702394.2</v>
+      </c>
+      <c r="E180" s="16">
+        <v>23600</v>
+      </c>
+      <c r="F180" s="16">
+        <v>7846860.7599999998</v>
+      </c>
+      <c r="G180" s="16">
+        <f t="shared" si="31"/>
+        <v>1006420.6802790888</v>
+      </c>
+      <c r="I180" s="16">
+        <f t="shared" ref="I180:I184" si="48">B180+E180</f>
+        <v>86850</v>
+      </c>
+      <c r="J180" s="16">
+        <f t="shared" ref="J180:J184" si="49">C180+G180</f>
+        <v>3708814.8802790889</v>
+      </c>
     </row>
     <row r="181" spans="1:15">
-      <c r="A181" s="5"/>
-[...6 lines deleted...]
-      <c r="J181" s="16"/>
+      <c r="A181" s="24">
+        <v>46280</v>
+      </c>
+      <c r="B181" s="16">
+        <v>78500</v>
+      </c>
+      <c r="C181" s="16">
+        <v>3295422.15</v>
+      </c>
+      <c r="E181" s="16">
+        <v>23600</v>
+      </c>
+      <c r="F181" s="16">
+        <v>7840819.1600000001</v>
+      </c>
+      <c r="G181" s="16">
+        <f t="shared" si="31"/>
+        <v>1005645.7982762159</v>
+      </c>
+      <c r="I181" s="16">
+        <f t="shared" si="48"/>
+        <v>102100</v>
+      </c>
+      <c r="J181" s="16">
+        <f t="shared" si="49"/>
+        <v>4301067.9482762162</v>
+      </c>
       <c r="M181" s="16"/>
       <c r="N181" s="16"/>
       <c r="O181" s="23"/>
     </row>
     <row r="182" spans="1:15">
-      <c r="A182" s="5"/>
-[...6 lines deleted...]
-      <c r="J182" s="16"/>
+      <c r="A182" s="24">
+        <v>46281</v>
+      </c>
+      <c r="B182" s="16">
+        <v>79000</v>
+      </c>
+      <c r="C182" s="16">
+        <v>3285989.1999999997</v>
+      </c>
+      <c r="E182" s="16">
+        <v>23900</v>
+      </c>
+      <c r="F182" s="16">
+        <v>7859120.6500000004</v>
+      </c>
+      <c r="G182" s="16">
+        <f t="shared" si="31"/>
+        <v>1007993.1061461113</v>
+      </c>
+      <c r="I182" s="16">
+        <f t="shared" si="48"/>
+        <v>102900</v>
+      </c>
+      <c r="J182" s="16">
+        <f t="shared" si="49"/>
+        <v>4293982.3061461113</v>
+      </c>
       <c r="M182" s="16"/>
       <c r="N182" s="16"/>
       <c r="O182" s="23"/>
     </row>
     <row r="183" spans="1:15">
-      <c r="A183" s="5"/>
-[...6 lines deleted...]
-      <c r="J183" s="16"/>
+      <c r="A183" s="24">
+        <v>46282</v>
+      </c>
+      <c r="B183" s="16">
+        <v>79000</v>
+      </c>
+      <c r="C183" s="16">
+        <v>3286581.7</v>
+      </c>
+      <c r="E183" s="16">
+        <v>24100</v>
+      </c>
+      <c r="F183" s="16">
+        <v>7853970.6900000004</v>
+      </c>
+      <c r="G183" s="16">
+        <f t="shared" si="31"/>
+        <v>1007332.5838805664</v>
+      </c>
+      <c r="I183" s="16">
+        <f t="shared" si="48"/>
+        <v>103100</v>
+      </c>
+      <c r="J183" s="16">
+        <f t="shared" si="49"/>
+        <v>4293914.2838805662</v>
+      </c>
       <c r="M183" s="16"/>
       <c r="N183" s="16"/>
       <c r="O183" s="23"/>
     </row>
     <row r="184" spans="1:15">
-      <c r="A184" s="5"/>
-[...6 lines deleted...]
-      <c r="J184" s="16"/>
+      <c r="A184" s="24">
+        <v>46283</v>
+      </c>
+      <c r="B184" s="16">
+        <v>76204</v>
+      </c>
+      <c r="C184" s="16">
+        <v>3137364.4024</v>
+      </c>
+      <c r="E184" s="16">
+        <v>24300</v>
+      </c>
+      <c r="F184" s="16">
+        <v>7858061.0999999996</v>
+      </c>
+      <c r="G184" s="16">
+        <f t="shared" si="31"/>
+        <v>1007857.2106505232</v>
+      </c>
+      <c r="I184" s="16">
+        <f t="shared" si="48"/>
+        <v>100504</v>
+      </c>
+      <c r="J184" s="16">
+        <f t="shared" si="49"/>
+        <v>4145221.6130505232</v>
+      </c>
       <c r="M184" s="16"/>
       <c r="N184" s="16"/>
       <c r="O184" s="23"/>
     </row>
     <row r="185" spans="1:15">
-      <c r="A185" s="5"/>
-[...6 lines deleted...]
-      <c r="J185" s="16"/>
+      <c r="A185" s="24">
+        <v>46286</v>
+      </c>
+      <c r="B185" s="16">
+        <v>65352</v>
+      </c>
+      <c r="C185" s="16">
+        <v>2699991.7391999997</v>
+      </c>
+      <c r="E185" s="16">
+        <v>24150</v>
+      </c>
+      <c r="F185" s="16">
+        <v>7858999.2599999998</v>
+      </c>
+      <c r="G185" s="16">
+        <f t="shared" si="31"/>
+        <v>1007977.536938231</v>
+      </c>
+      <c r="I185" s="16">
+        <f t="shared" ref="I185:I189" si="50">B185+E185</f>
+        <v>89502</v>
+      </c>
+      <c r="J185" s="16">
+        <f t="shared" ref="J185:J189" si="51">C185+G185</f>
+        <v>3707969.2761382307</v>
+      </c>
     </row>
     <row r="186" spans="1:15">
-      <c r="A186" s="5"/>
-[...6 lines deleted...]
-      <c r="J186" s="16"/>
+      <c r="A186" s="24">
+        <v>46287</v>
+      </c>
+      <c r="B186" s="16">
+        <v>65507</v>
+      </c>
+      <c r="C186" s="16">
+        <v>2721652.0825</v>
+      </c>
+      <c r="E186" s="16">
+        <v>24250</v>
+      </c>
+      <c r="F186" s="16">
+        <v>7843480.625</v>
+      </c>
+      <c r="G186" s="16">
+        <f t="shared" si="31"/>
+        <v>1005987.1517802175</v>
+      </c>
+      <c r="I186" s="16">
+        <f t="shared" si="50"/>
+        <v>89757</v>
+      </c>
+      <c r="J186" s="16">
+        <f t="shared" si="51"/>
+        <v>3727639.2342802174</v>
+      </c>
     </row>
     <row r="187" spans="1:15">
-      <c r="A187" s="5"/>
-[...6 lines deleted...]
-      <c r="J187" s="16"/>
+      <c r="A187" s="24">
+        <v>46288</v>
+      </c>
+      <c r="B187" s="16">
+        <v>80896</v>
+      </c>
+      <c r="C187" s="16">
+        <v>3299958.1696000001</v>
+      </c>
+      <c r="E187" s="16">
+        <v>24250</v>
+      </c>
+      <c r="F187" s="16">
+        <v>7852380.375</v>
+      </c>
+      <c r="G187" s="16">
+        <f t="shared" si="31"/>
+        <v>1007128.6136620152</v>
+      </c>
+      <c r="I187" s="16">
+        <f t="shared" si="50"/>
+        <v>105146</v>
+      </c>
+      <c r="J187" s="16">
+        <f t="shared" si="51"/>
+        <v>4307086.7832620153</v>
+      </c>
     </row>
     <row r="188" spans="1:15">
-      <c r="A188" s="5"/>
-[...6 lines deleted...]
-      <c r="J188" s="16"/>
+      <c r="A188" s="24">
+        <v>46289</v>
+      </c>
+      <c r="B188" s="16">
+        <v>80334</v>
+      </c>
+      <c r="C188" s="16">
+        <v>3299992.1856</v>
+      </c>
+      <c r="E188" s="16">
+        <v>24350</v>
+      </c>
+      <c r="F188" s="16">
+        <v>7840339.6200000001</v>
+      </c>
+      <c r="G188" s="16">
+        <f t="shared" si="31"/>
+        <v>1005584.2935563308</v>
+      </c>
+      <c r="I188" s="16">
+        <f t="shared" si="50"/>
+        <v>104684</v>
+      </c>
+      <c r="J188" s="16">
+        <f t="shared" si="51"/>
+        <v>4305576.4791563312</v>
+      </c>
     </row>
     <row r="189" spans="1:15">
-      <c r="A189" s="5"/>
-[...6 lines deleted...]
-      <c r="J189" s="16"/>
+      <c r="A189" s="24">
+        <v>46290</v>
+      </c>
+      <c r="B189" s="16">
+        <v>81453</v>
+      </c>
+      <c r="C189" s="16">
+        <v>3295653.5423999997</v>
+      </c>
+      <c r="E189" s="16">
+        <v>24800</v>
+      </c>
+      <c r="F189" s="16">
+        <v>7843059.5199999996</v>
+      </c>
+      <c r="G189" s="16">
+        <f t="shared" si="31"/>
+        <v>1005933.1418017647</v>
+      </c>
+      <c r="I189" s="16">
+        <f t="shared" si="50"/>
+        <v>106253</v>
+      </c>
+      <c r="J189" s="16">
+        <f t="shared" si="51"/>
+        <v>4301586.6842017639</v>
+      </c>
     </row>
     <row r="190" spans="1:15">
       <c r="A190" s="5"/>
       <c r="B190" s="16"/>
       <c r="C190" s="16"/>
       <c r="E190" s="16"/>
       <c r="F190" s="16"/>
       <c r="G190" s="16"/>
       <c r="I190" s="16"/>
       <c r="J190" s="16"/>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" s="5"/>
       <c r="B191" s="16"/>
       <c r="C191" s="16"/>
       <c r="E191" s="16"/>
       <c r="F191" s="16"/>
       <c r="G191" s="16"/>
       <c r="I191" s="16"/>
       <c r="J191" s="16"/>
     </row>
     <row r="192" spans="1:15">
       <c r="A192" s="5"/>
       <c r="B192" s="16"/>
       <c r="C192" s="16"/>